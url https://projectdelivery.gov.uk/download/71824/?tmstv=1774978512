--- v0 (2026-04-17)
+++ v1 (2026-09-10)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013194D" w14:paraId="622F495D" w14:textId="77777777" w:rsidTr="00142303">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
@@ -977,63 +977,55 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030719E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>approve expenditure of [£</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030719E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0030719E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>];</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">]; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592FD538" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="0030719E" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030719E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>agree project rescheduling within [insert tolerance period] of agreed milestones, but rescheduling beyond that must be agreed with [business owner or appropriate governance body]; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B139E70" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="0030719E" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1490,151 +1482,136 @@
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00D848EE">
         <w:t xml:space="preserve">fficer will wish to consider how to treat any projects or programmes that fell within the GMPP </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the past. In such cases e.g., the accounting officer may suggest Ministers deposit a note in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Library</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>, so that any external readers can see the up-to-date position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C03EA6" w14:textId="77777777" w:rsidR="0030719E" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00360283">
         <w:t>Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117A5DD7" w14:textId="77777777" w:rsidR="00973D24" w:rsidRDefault="00973D24" w:rsidP="0030719E">
-[...4 lines deleted...]
-    <w:p w14:paraId="71EEAA8F" w14:textId="4AFAF943" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="00E25426" w:rsidP="0030719E">
+    <w:p w14:paraId="0AF5C20F" w14:textId="1BA103E1" w:rsidR="00063A52" w:rsidRDefault="00063A52" w:rsidP="00063A52">
       <w:r>
-        <w:t xml:space="preserve">While you do not have to publish </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="0030719E" w:rsidRPr="000A7742">
+        <w:t>Evaluation is a requirement for all programmes and projects needing approval through HM Treasury’s Approvals Process. As an SRO of such a [project/programme], you are accountable for ensuring that your [project/programme] has a robust, proportionate and suitably resourced evaluation in place. Evaluation planning should begin from the very start of the policy development and the initiation of the [programme/project]. Progress with the development and implementation of evaluation plans will be monitored through the major project assurance process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A08980" w14:textId="4E909495" w:rsidR="00A04293" w:rsidRPr="00360283" w:rsidRDefault="00A04293" w:rsidP="00A04293">
+      <w:r w:rsidRPr="00360283">
+        <w:t xml:space="preserve">You are also </w:t>
+      </w:r>
+      <w:r w:rsidR="00063A52">
+        <w:t>required to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360283">
+        <w:t xml:space="preserve"> register all planned, live and completed evaluations on the Government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7742">
         <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="0030719E" w:rsidRPr="000A7742">
+        <w:r w:rsidRPr="000A7742">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Evaluation Registry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C45ED3">
-[...8 lines deleted...]
-      <w:r w:rsidR="0030719E" w:rsidRPr="00360283">
+      <w:r w:rsidRPr="00360283">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="0030719E" w:rsidRPr="00360283">
+        <w:r w:rsidRPr="00360283">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidance on using the evaluation registry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0030719E" w:rsidRPr="00360283">
+      <w:r w:rsidRPr="00360283">
         <w:t xml:space="preserve"> is available on GOV.UK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C12364B" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="3F0E36B9">
         <w:t>Development and support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B9CF50" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="40F3F151">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[As a graduate of the Major Projects Leadership Academy, you are expected to maintain your continuing professional development as a project leader,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2052F17A" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360283">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29069EC0" w14:textId="797BD7B4" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="0030719E" w:rsidP="0030719E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F0E36B9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>OR</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">[As SRO of a DMP [project/programme], you are eligible to apply for the Major Projects Leadership Academy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0505E3" w14:textId="63DC2EFC" w:rsidR="0030719E" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360283">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>To widen experience and understanding of the role, SROs are also expected to lead or participate in such reviews for other government departments, the wider public sector, and other areas of the [department name] as appropriate. Becoming an assurance reviewer and completing a review will form part of your time at the Major Projects Leadership Academy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BFC303" w14:textId="77777777" w:rsidR="0030719E" w:rsidRPr="00360283" w:rsidRDefault="0030719E" w:rsidP="0030719E">
       <w:r w:rsidRPr="00360283">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00360283">
         <w:t xml:space="preserve">epartment will assist you in securing the necessary resources to support the </w:t>
@@ -1944,51 +1921,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B3437">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>[Department]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF81952" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BF02CCB" w14:textId="4287A605" w:rsidR="001B3437" w:rsidRDefault="001B3437" w:rsidP="00F831E5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64E9858F" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
     <w:p w14:paraId="6DB59EB5" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af5"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013194D" w14:paraId="03A752EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:tcBorders>
@@ -2115,111 +2091,110 @@
       <w:tr w:rsidR="0013194D" w14:paraId="097AB3C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F26AAFD" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013194D" w14:paraId="42EB295D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="434ED917" w14:textId="77777777" w:rsidR="0013194D" w:rsidRPr="001B3437" w:rsidRDefault="00BA78A3" w:rsidP="00F831E5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B3437">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[NAME OF SRO]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013194D" w14:paraId="2A3C9D37" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529E9EBD" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0013194D" w14:paraId="1E6139BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726817AD" w14:textId="77777777" w:rsidR="0013194D" w:rsidRPr="001B3437" w:rsidRDefault="00BA78A3" w:rsidP="00F831E5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B3437">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>[Date]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FE678D5" w14:textId="1F5DB052" w:rsidR="0033596A" w:rsidRPr="0033596A" w:rsidRDefault="0033596A" w:rsidP="00FF0BE3"/>
+    <w:p w14:paraId="6FE678D5" w14:textId="1F5DB052" w:rsidR="0033596A" w:rsidRPr="0033596A" w:rsidRDefault="0033596A" w:rsidP="00063A52"/>
     <w:sectPr w:rsidR="0033596A" w:rsidRPr="0033596A">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B3D682E" w14:textId="77777777" w:rsidR="002110A4" w:rsidRDefault="002110A4" w:rsidP="00F831E5">
+    <w:p w14:paraId="7359D9C2" w14:textId="77777777" w:rsidR="00FA20AF" w:rsidRDefault="00FA20AF" w:rsidP="00F831E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EAEF5D9" w14:textId="77777777" w:rsidR="002110A4" w:rsidRDefault="002110A4" w:rsidP="00F831E5">
+    <w:p w14:paraId="06406B83" w14:textId="77777777" w:rsidR="00FA20AF" w:rsidRDefault="00FA20AF" w:rsidP="00F831E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2259,97 +2234,97 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4282D415" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
   <w:p w14:paraId="300EF083" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="00BA78A3" w:rsidP="00F831E5">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A83BA3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="482DA4FC" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B7152EA" w14:textId="77777777" w:rsidR="002110A4" w:rsidRDefault="002110A4" w:rsidP="00F831E5">
+    <w:p w14:paraId="14AF1AF4" w14:textId="77777777" w:rsidR="00FA20AF" w:rsidRDefault="00FA20AF" w:rsidP="00F831E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A61333C" w14:textId="77777777" w:rsidR="002110A4" w:rsidRDefault="002110A4" w:rsidP="00F831E5">
+    <w:p w14:paraId="34D3990C" w14:textId="77777777" w:rsidR="00FA20AF" w:rsidRDefault="00FA20AF" w:rsidP="00F831E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="af6"/>
       <w:tblW w:w="10456" w:type="dxa"/>
       <w:tblInd w:w="-108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:insideH w:val="nil"/>
         <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6629"/>
       <w:gridCol w:w="3827"/>
     </w:tblGrid>
     <w:tr w:rsidR="0013194D" w:rsidRPr="00B73753" w14:paraId="631F18F9" w14:textId="77777777" w:rsidTr="001B3437">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6629" w:type="dxa"/>
         </w:tcPr>
@@ -2365,117 +2340,131 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Letter of Appointment for </w:t>
           </w:r>
           <w:r w:rsidR="0030719E" w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>DMP</w:t>
           </w:r>
           <w:r w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Senior Responsible Owners</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3827" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5A21F0C8" w14:textId="0BB21810" w:rsidR="0013194D" w:rsidRPr="00B73753" w:rsidRDefault="00BA78A3" w:rsidP="001B3437">
+        <w:p w14:paraId="5A21F0C8" w14:textId="20BFB548" w:rsidR="0013194D" w:rsidRPr="00B73753" w:rsidRDefault="00BA78A3" w:rsidP="001B3437">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Template version </w:t>
           </w:r>
           <w:r w:rsidR="0030719E" w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00421014" w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>.0</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00A04293">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r w:rsidR="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>April</w:t>
+            <w:t>A</w:t>
+          </w:r>
+          <w:r w:rsidR="00A04293">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ugust</w:t>
           </w:r>
           <w:r w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> 202</w:t>
           </w:r>
           <w:r w:rsidR="003D2DCC" w:rsidRPr="00B73753">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="204A5CCA" w14:textId="77777777" w:rsidR="0013194D" w:rsidRDefault="0013194D" w:rsidP="00F831E5"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D176484"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE7A6790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3691,50 +3680,51 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0013194D"/>
     <w:rsid w:val="0002298C"/>
     <w:rsid w:val="000274E9"/>
     <w:rsid w:val="00036E5F"/>
+    <w:rsid w:val="00063A52"/>
     <w:rsid w:val="000735DB"/>
     <w:rsid w:val="000E1DA4"/>
     <w:rsid w:val="0013194D"/>
     <w:rsid w:val="00142303"/>
     <w:rsid w:val="00156A04"/>
     <w:rsid w:val="00195DAD"/>
     <w:rsid w:val="001B3437"/>
     <w:rsid w:val="001C338C"/>
     <w:rsid w:val="002110A4"/>
     <w:rsid w:val="00282130"/>
     <w:rsid w:val="002B1DB7"/>
     <w:rsid w:val="002C2578"/>
     <w:rsid w:val="002C4151"/>
     <w:rsid w:val="002E64EA"/>
     <w:rsid w:val="002F4D65"/>
     <w:rsid w:val="00304872"/>
     <w:rsid w:val="0030719E"/>
     <w:rsid w:val="00323B62"/>
     <w:rsid w:val="0033596A"/>
     <w:rsid w:val="003A62A2"/>
     <w:rsid w:val="003D2DCC"/>
     <w:rsid w:val="00403F48"/>
     <w:rsid w:val="004107A1"/>
     <w:rsid w:val="0041548E"/>
     <w:rsid w:val="00421014"/>
@@ -3750,86 +3740,89 @@
     <w:rsid w:val="006727A6"/>
     <w:rsid w:val="00681B11"/>
     <w:rsid w:val="00693D79"/>
     <w:rsid w:val="006A7855"/>
     <w:rsid w:val="006C2B05"/>
     <w:rsid w:val="006F37F0"/>
     <w:rsid w:val="007003F8"/>
     <w:rsid w:val="00700AC4"/>
     <w:rsid w:val="00730096"/>
     <w:rsid w:val="0073370D"/>
     <w:rsid w:val="007523E7"/>
     <w:rsid w:val="007737CC"/>
     <w:rsid w:val="007A2761"/>
     <w:rsid w:val="007B19A2"/>
     <w:rsid w:val="007C7AAD"/>
     <w:rsid w:val="0082028A"/>
     <w:rsid w:val="00826DAE"/>
     <w:rsid w:val="00857422"/>
     <w:rsid w:val="00876E7C"/>
     <w:rsid w:val="008D5E61"/>
     <w:rsid w:val="009478DD"/>
     <w:rsid w:val="00957731"/>
     <w:rsid w:val="00973D24"/>
     <w:rsid w:val="009B1F24"/>
     <w:rsid w:val="009B4387"/>
+    <w:rsid w:val="00A04293"/>
     <w:rsid w:val="00A05211"/>
     <w:rsid w:val="00A4100B"/>
     <w:rsid w:val="00A461D7"/>
     <w:rsid w:val="00A57B4C"/>
     <w:rsid w:val="00A72C0D"/>
     <w:rsid w:val="00A83BA3"/>
     <w:rsid w:val="00AF421D"/>
     <w:rsid w:val="00B047CB"/>
     <w:rsid w:val="00B04CB8"/>
     <w:rsid w:val="00B54A06"/>
     <w:rsid w:val="00B73753"/>
     <w:rsid w:val="00BA78A3"/>
     <w:rsid w:val="00BB394F"/>
     <w:rsid w:val="00C45ED3"/>
     <w:rsid w:val="00C464B4"/>
     <w:rsid w:val="00C61D8E"/>
     <w:rsid w:val="00C72947"/>
     <w:rsid w:val="00C95653"/>
     <w:rsid w:val="00CB6834"/>
     <w:rsid w:val="00D10DEA"/>
     <w:rsid w:val="00D20391"/>
     <w:rsid w:val="00D22B97"/>
     <w:rsid w:val="00D602CC"/>
     <w:rsid w:val="00D61EFA"/>
     <w:rsid w:val="00D848EE"/>
     <w:rsid w:val="00DA1BA9"/>
     <w:rsid w:val="00DC6F04"/>
     <w:rsid w:val="00E03D12"/>
     <w:rsid w:val="00E25426"/>
+    <w:rsid w:val="00E71E40"/>
     <w:rsid w:val="00E82F77"/>
     <w:rsid w:val="00E92428"/>
     <w:rsid w:val="00EA63E4"/>
     <w:rsid w:val="00EC7BD7"/>
     <w:rsid w:val="00EF4A91"/>
     <w:rsid w:val="00F26DBF"/>
     <w:rsid w:val="00F831E5"/>
+    <w:rsid w:val="00FA20AF"/>
     <w:rsid w:val="00FB0B61"/>
     <w:rsid w:val="00FE7183"/>
     <w:rsid w:val="00FE7ACF"/>
     <w:rsid w:val="00FF0BE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5672,115 +5665,50 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...63 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <dlc_EmailMailbox xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </dlc_EmailMailbox>
     <dlc_EmailBCC xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <dlc_EmailReceivedUTC xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_dlc_DocId xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">HMTWRKGRPNISTA-1425293091-80155</_dlc_DocId>
     <HMT_ClosedbyOrig xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </HMT_ClosedbyOrig>
     <HMT_DocumentTypeHTField0 xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Other</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c235b5c2-f697-427b-a70a-43d69599f998</TermId>
         </TermInfo>
@@ -5801,137 +5729,202 @@
     </lcf76f155ced4ddcb4097134ff3c332f>
     <dlc_EmailTo xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Value>1</Value>
     </TaxCatchAll>
     <dlc_EmailSentUTC xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <HMT_SubTeamHTField0 xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </HMT_SubTeamHTField0>
     <HMT_TeamHTField0 xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </HMT_TeamHTField0>
     <HMT_CategoryHTField0 xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </HMT_CategoryHTField0>
     <b9c42a306c8b47fcbaf8a41a71352f3a xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </b9c42a306c8b47fcbaf8a41a71352f3a>
     <HMT_GroupHTField0 xmlns="f9632af1-d92f-4e4b-b1b1-372ce0b263e8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </HMT_GroupHTField0>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mipl4GqgyWpkjledwbsjMCbL7jrBA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGw4AGonChRzdWdnZXN0Lm9zZDEyNmxvdmg2chIPQWxpc29uIEJhcHRpc3RlciExLUl3R1NuOWkzUUxTNnVpcmZSRXVxRzQ5ZDVScmNkWWw=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6F79217-3E12-4107-8688-BDEE46FD27C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f9632af1-d92f-4e4b-b1b1-372ce0b263e8"/>
     <ds:schemaRef ds:uri="9d1573ab-cb53-4aa2-b0bd-82a77ea0b1e8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55B00325-0719-4476-A006-54652D8CDF4A}">
-[...23 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91CF4B09-A40D-4250-A206-0E2BF42B141F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f9632af1-d92f-4e4b-b1b1-372ce0b263e8"/>
     <ds:schemaRef ds:uri="9d1573ab-cb53-4aa2-b0bd-82a77ea0b1e8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF88A721-620B-4984-9029-CFFB377135D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55B00325-0719-4476-A006-54652D8CDF4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2114</Words>
-  <Characters>12094</Characters>
+  <Words>2005</Words>
+  <Characters>11996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>260</Lines>
+  <Paragraphs>177</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2025-08-V4-1-SRO-Appointment-Letter-Template-Formatted.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14124</CharactersWithSpaces>
+  <CharactersWithSpaces>13824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>6881326</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.gov.uk/government/publications/project-delivery-functional-standard</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>262155</vt:i4>
       </vt:variant>
       <vt:variant>